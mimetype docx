--- v0 (2026-06-02)
+++ v1 (2026-07-14)
@@ -355,76 +355,94 @@
       </w:hyperlink>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46F016A6" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="00100F4C">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03A1B5E6" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
+    <w:p w14:paraId="03A1B5E6" w14:textId="73EC1499" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Melissa J. Jones</w:t>
+        <w:t xml:space="preserve">Melissa </w:t>
+      </w:r>
+      <w:r w:rsidR="006E6B4D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7786">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>. Jones</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DCBF8FE" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Literature Liaison &amp; Reference Librarian, Georgetown University Library, Georgetown University. Email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
@@ -835,70 +853,84 @@
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="252A8280" w14:textId="462086CE" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06" w:rsidP="00C73C7E">
       <w:pPr>
         <w:pStyle w:val="JILHeading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:t xml:space="preserve">Institutional and team background </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADD1E12" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRDefault="009C7F06">
-[...18 lines deleted...]
-        <w:t>Georgetown University is a Private R1 university located in Washington, D.C. Enrolling 18,185 FTE in 2024, with 7,770 FTE graduate students, 2,962 professional students, and 7,452 FTE undergraduate students (Office of Assessment and Decision Support, 2024), Georgetown serves students across eleven schools and multiple campuses. Georgetown University Library delivers its services through a multi-library system. The authors of this article are affiliated with two of those libraries: the John Mark Lauinger Memorial Library on Georgetown’s Hilltop Campus and the Capitol Campus Library, which includes the School of Continuing Studies Library Services and is located on the Capitol Campus.</w:t>
+    <w:p w14:paraId="6ADD1E12" w14:textId="05A6E7AB" w:rsidR="00100F4C" w:rsidRDefault="009C7F06">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA7786">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Georgetown University is a Private R1 university located in Washington, D.C. Enrolling 18,185 FTE in 2024, with 7,770 FTE graduate students, 2,962 professional students, and 7,452 FTE undergraduate students (Office of Assessment and Decision Support, 2024), Georgetown serves students across eleven schools and multiple campuses. Georgetown University Library delivers its services through a multi-library system. The authors of this article are affiliated with two of those libraries: the Jo</w:t>
+      </w:r>
+      <w:r w:rsidR="006E6B4D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>seph</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7786">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mark Lauinger Memorial Library on Georgetown’s Hilltop Campus and the Capitol Campus Library, which includes the School of Continuing Studies Library Services and is located on the Capitol Campus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BA9FB8B" w14:textId="77777777" w:rsidR="00C73C7E" w:rsidRPr="00EA7786" w:rsidRDefault="00C73C7E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FD793DF" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
@@ -917,70 +949,98 @@
       </w:r>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Library’s Instruction Coordinating Committee and Generative AI Working Group were tasked “to integrate AI into instruction services as appropriate to empower users in AI-assisted research methodologies and enhance their AI literacy skills” (Georgetown University Libraries Generative AI Working Group, 2025), with a subgroup formed to complete this initiative. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C50AB40" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="00100F4C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DC69CE7" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">The team included the three authors—Melissa Jones, Lauinger Library’s Literature Liaison and Reference Librarian; Melissa Netzband Wathen, School of Continued Studies Library Services’ Public Services Librarian; and Ladislava Khailova, Director of the School of Continued Studies Library Services—and Beth </w:t>
+    <w:p w14:paraId="4DC69CE7" w14:textId="77EED9FB" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA7786">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The team included the three authors—Melissa Jones, Lauinger Library’s Literature Liaison and Reference Librarian; Melissa Netzband Wathen, School of Continu</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC458B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7786">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Studies Library Services’ Public Services Librarian; and Ladislava Khailova, Director of the School of Continu</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC458B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7786">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Studies Library Services—and Beth </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Campolieto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Marhanka, Lauinger Library’s Head of Outreach and Engagement. In fulfilling its charge, the team determined that articulating core GenAI IL competencies was necessary before offering instructor training or developing curricular materials. Framing this work required engagement with the growing body of scholarship examining how GenAI is reshaping information practices, instructional models, and ethical frameworks within librarianship.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="577E1DE9" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="00100F4C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
@@ -1155,51 +1215,51 @@
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="80" w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3.2 Studies selected for mapping competencies to the ACRL framework </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="088B4A53" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
+    <w:p w14:paraId="088B4A53" w14:textId="33ACF7DB" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Asking similar questions, scholars and educational organisations have articulated competency models to delineate the knowledge and skills needed to responsibly use GenAI in educational contexts. To adapt this emerging competency-based guidance to library instruction, we conducted a targeted literature review, focusing on guidelines published in Fall 2024 and earlier that address IL and critical thinking in higher education, particularly within academic libraries. We excluded frameworks </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>centred</w:t>
@@ -1208,101 +1268,129 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> primarily on workforce development or institutional policy formation. This selection process yielded fourteen core sources (Annapureddy et al., 202</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">; Archambault, 2023; Caico et al., 2024; Fenske &amp; Otts, 2024; Hervieux &amp; Wheatley, 2024; </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Hibbert et al., 2024; Hillier, 2023; James &amp; Filgo, 2023; Ko &amp; Chiu, 2024; Lopes et al., 2023; MLA-CCC, 2024; Ng et al., 2021; Tenório et al., 2023; UNESCO, 2024). We then systematically mapped the sources’ competencies onto the ACRL Framework, synthesising their collective recommendations into a unified set of GenAI IL competencies (please see the Methodology section below for detail).</w:t>
+        <w:t>Hibbert et al., 2024; Hillier, 2023; James &amp; Filgo, 2023; Ko &amp; Chiu, 2024; Lopes et al., 2023; MLA-CCC</w:t>
+      </w:r>
+      <w:r w:rsidR="00125424">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7786">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, 2024; Ng et al., 2021; Tenório et al., 2023; UNESCO, 2024). We then systematically mapped the sources’ competencies onto the ACRL Framework, synthesising their collective recommendations into a unified set of GenAI IL competencies (please see the Methodology section below for detail).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62AEFAD6" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="00100F4C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DD9D5C8" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
+    <w:p w14:paraId="6DD9D5C8" w14:textId="0DAD5A56" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>While many of the mapped competencies emerged within academic libraries (Archambault, 2023; Caico et al., 2024; Fenske &amp; Otts, 2024; Hervieux &amp; Wheatley, 2024; James &amp; Filgo, 2023; Ko &amp; Chiu, 2024; Lopes et al., 2023), others came from higher education more broadly (Annapureddy et al., 202</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>; Hibbert et al., 2024; Hillier, 2023; Ng et al., 2021; Tenório et al., 2023), or from professional organisations (MLA-CCC, 2024; UNESCO, 2024). They each identified slightly different competencies but tended to articulate concerns over increasing basic knowledge of GenAI, using critical thinking skills, and developing a robust ethical awareness of GenAI, all aimed at empowering students to use GenAI efficiently and responsibly. Scholars emphasised that the need for responsible GenAI use depends on sustained human judgment rather than technical proficiency alone (Annapureddy et al., 202</w:t>
+        <w:t>; Hibbert et al., 2024; Hillier, 2023; Ng et al., 2021; Tenório et al., 2023), or from professional organisations (MLA-CCC</w:t>
+      </w:r>
+      <w:r w:rsidR="00125424">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7786">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, 2024; UNESCO, 2024). They each identified slightly different competencies but tended to articulate concerns over increasing basic knowledge of GenAI, using critical thinking skills, and developing a robust ethical awareness of GenAI, all aimed at empowering students to use GenAI efficiently and responsibly. Scholars emphasised that the need for responsible GenAI use depends on sustained human judgment rather than technical proficiency alone (Annapureddy et al., 202</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">) and that human intelligence and creativity must never be neglected while learning to use GenAI (Fenske &amp; Otts, 2024; MLA-CCCC, 2024; UNESCO, 2024). Additionally, they acknowledged the need to prepare for and grapple with the ongoing prevalence of GenAI (Hillier, 2023; Tenório et al., 2023). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58EB4507" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="00100F4C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
@@ -1949,110 +2037,143 @@
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The ChatGPT prompting process was led by a team member who developed substantial expertise in the area by completing an applied GenAI certificate at Georgetown University. Her prompting strategy incorporated several well-tested complementary techniques to manage complexity and strengthen uniformity. First, the team member applied Pyramid Prompt Priming, defined as a structured prompting approach that moves from broad contextual grounding to </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">increasingly specific instructions (Prompt Engineering Institute, 2025). More particularly, at the foundation level, she confirmed ChatGPT 4.0’s understanding of the ACRL Framework by asking the bot to summarise its key principles. The tool was instructed as follows: “You are an academic librarian specialising in information literacy. Summarise the basic tenets of the ACRL framework for information literacy.” Since the depth of ChatGPT’s answer signalled that the bot did not need any additional context about the Frames, the prompter moved on to the refinement level of the Pyramid. Here, the model was provided the spreadsheet and asked to extract and articulate a list of GenAI competencies aligned to a specific ACRL Frame, one Frame at a time. For instance, in relation to the first Frame, the bot was prompted to: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="408F0B1B" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
-[...19 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="7FFC2FB7" w14:textId="77777777" w:rsidR="003A1BC7" w:rsidRDefault="003A1BC7" w:rsidP="003A1BC7">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="408F0B1B" w14:textId="34AC38AB" w:rsidR="00100F4C" w:rsidRDefault="009C7F06" w:rsidP="003A1BC7">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA7786">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Consider the information you provided about the Framework in the context of the attached spreadsheet. Utilising the text in column B of the sheet, please create a list of GenAI competencies related to the Authority is Constructed and Contextual Frame. Make sure to remove any duplicates. Use academic language.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7555CBAF" w14:textId="77777777" w:rsidR="003A1BC7" w:rsidRPr="00EA7786" w:rsidRDefault="003A1BC7" w:rsidP="003A1BC7">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="4AA9EE03" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>After the bot generated draft GenAI competency lists for all six Frames, the team member proceeded to the precision level, using targeted prompts to reduce overproduction and improve clarity. For instance, the model was asked to consolidate the initial list of fourteen competencies related to a single Frame into three to five higher-level competencies with accompanying descriptions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="741CD5CF" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="00100F4C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1143558C" w14:textId="6467BF57" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
+    <w:p w14:paraId="1143558C" w14:textId="6467BF57" w:rsidR="00100F4C" w:rsidRDefault="009C7F06">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Pyramid Prompt Priming technique was paired with Prompt Chaining, described as iteratively building on the GenAI tool’s prior output rather than restarting from scratch (</w:t>
       </w:r>
       <w:r w:rsidR="00572979">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -2072,107 +2193,140 @@
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>). The team member structured the prompts in a way to ensure that outputs from one round of her interaction with the model became inputs for the next round, enabling a dialogue-like sequence of competency consolidation and alignment checks. Additionally, the prompter incorporated Reflexion Prompting and Tree-of-Thought Prompting to promote bot self-correction (</w:t>
       </w:r>
       <w:r w:rsidR="00A67F41" w:rsidRPr="00A67F41">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prompt Engineering Institute, 2025a; Yao et al., 2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>). In relation to the former, the bot was asked to self-critique its work and revise accordingly—for example, by taking the role of a second expert in IL reviewing a specific portion of the analytical work against the source spreadsheet. In Tree-of-Thought Prompting, a rather complex technique, the model was instructed to generate multiple reasoning paths by acting as a team of experts simulating an internal deliberation before settling on the best option. For instance, ChatGPT was prompted as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F358C56" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> “Three experts with exceptional logical thinking skills are collaboratively working on a task using a tree of thoughts method. Each expert will share their thought process in detail, </w:t>
+    <w:p w14:paraId="1618D51C" w14:textId="77777777" w:rsidR="003A1BC7" w:rsidRPr="00EA7786" w:rsidRDefault="003A1BC7">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F358C56" w14:textId="3E437299" w:rsidR="00100F4C" w:rsidRDefault="009C7F06" w:rsidP="003A1BC7">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA7786">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Three experts with exceptional logical thinking skills are collaboratively working on a task using a tree of thoughts method. Each expert will share their thought process in detail, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>taking into account</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the previous thoughts of others and admitting any errors. They will iteratively refine and expand upon each other's suggestions, giving credit where it's due. The process continues until a consensus is reached. The task for them to work on is to review the attached document listing the six sets of GenAI competencies as aligned with the ACRL Frames. They need to reduce the number of any duplicate or heavily overlapping competencies and aggressively aim at conciseness. The resulting number of GenAI competencies for each ACRL Frame should be between 3 to 5 but does not have to be the same from Frame to Frame.”</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> the previous thoughts of others and admitting any errors. They will iteratively refine and expand upon each other's suggestions, giving credit where it's due. The process continues until a consensus is reached. The task for them to work on is to review the attached document listing the six sets of GenAI competencies as aligned with the ACRL Frames. They need to reduce the number of any duplicate or heavily overlapping competencies and aggressively aim at conciseness. The resulting number of GenAI competencies for each ACRL Frame should be between 3 to 5 but does not have to be the same from Frame to Frame.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="012120CB" w14:textId="77777777" w:rsidR="003A1BC7" w:rsidRPr="00EA7786" w:rsidRDefault="003A1BC7" w:rsidP="003A1BC7">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="06BE6E40" w14:textId="6053FEBF" w:rsidR="00EB7776" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Responses to review-based prompts like these allowed the team to establish a baseline quality control that could be further built upon through additional human oversight in the form of deliberate redundancy reduction prompts and stylistic and precision prompts. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05DE09C6" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="80" w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
@@ -2182,59 +2336,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4.3 Human-GenAI collaboration model</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3229B02C" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">As outlined above, throughout the prompting process, the project relied on a planned division of labour between the human expert and GenAI, with the project’s team retaining firmly the responsibility for conceptual authority and evaluative judgment. The chatbot’s primary </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">contributions lay in pattern recognition, related synthesis, redundancy removal, and linguistic standardisation. ChatGPT 4.0 thus functioned strictly as an assistive tool rather than an autonomous decision-making agent or author because </w:t>
+        <w:t xml:space="preserve">As outlined above, throughout the prompting process, the project relied on a planned division of labour between the human expert and GenAI, with the project’s team retaining firmly the responsibility for conceptual authority and evaluative judgment. The chatbot’s primary contributions lay in pattern recognition, related synthesis, redundancy removal, and linguistic standardisation. ChatGPT 4.0 thus functioned strictly as an assistive tool rather than an autonomous decision-making agent or author because </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>all of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> its outputs were initiated, constrained by, and grounded in source material provided by the human user.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04584727" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="00100F4C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
@@ -2387,82 +2533,60 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E1997D5" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Collectively, the competencies foreground several interconnected key themes that recur across the Frames. They focus on the contextual aspects of authority in GenAI generated content; the process-oriented and iterative character of information creation and research while integrating GenAI; ethical and legal considerations of GenAI tools enriched research, such as bias, intellectual property, and data practices; strategies for participation in GenAI-related scholarly dialogue; and the role of prompt engineering and GenAI tool selection when integrating the models into scholarly inquiry and learning. By anchoring these key themes within the ACRL’s knowledge practices and dispositions, our framework positions GenAI literacy not as a replacement for guidelines for traditional research competency building, but as an extension of established IL principles within a GenAI-mediated environment.</w:t>
-[...30 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Collectively, the competencies foreground several interconnected key themes that recur across the Frames. They focus on the contextual aspects of authority in GenAI generated content; the process-oriented and iterative character of information creation and research while integrating GenAI; ethical and legal considerations of GenAI tools enriched research, such as bias, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7786">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>intellectual property, and data practices; strategies for participation in GenAI-related scholarly dialogue; and the role of prompt engineering and GenAI tool selection when integrating the models into scholarly inquiry and learning. By anchoring these key themes within the ACRL’s knowledge practices and dispositions, our framework positions GenAI literacy not as a replacement for guidelines for traditional research competency building, but as an extension of established IL principles within a GenAI-mediated environment.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6B44B179" w14:textId="77777777" w:rsidR="004238FE" w:rsidRPr="00EA7786" w:rsidRDefault="004238FE">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D9CA7DC" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
@@ -2644,78 +2768,96 @@
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Learners will use tools and techniques to validate GenAI-generated outputs, such as cross-referencing sources and identifying inaccuracies, e.g., hallucinations, to enhance credibility and reliability. (Annapureddy et al., 202</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>; Archambault, 2023; James &amp; Filgo, 2023; Ko &amp; Chiu, 2024; Lopes et al., 2023; MLA-CCCC Task Force, 2024)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EBBB578" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
+    <w:p w14:paraId="3EBBB578" w14:textId="5D49648A" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Collaborate effectively with GenAi in decision-making </w:t>
+        <w:t>Collaborate effectively with GenA</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6D13">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7786">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in decision-making </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="422DA3C5" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
@@ -2907,78 +3049,96 @@
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Learners will develop skills to craft, evaluate, and improve prompts, enhancing the quality and relevance of GenAI-generated content. (Annapureddy et al., 202</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>; Ko &amp; Chiu, 2024; UNESCO, 2024)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A391326" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
+    <w:p w14:paraId="7A391326" w14:textId="7E361F14" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Evaluate GenAi tools and address ethical considerations</w:t>
+        <w:t>Evaluate GenA</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6D13">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7786">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tools and address ethical considerations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AA09DA6" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
@@ -3004,111 +3164,80 @@
     <w:p w14:paraId="7ECCEB74" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Leverage GenAI for innovation and collaboration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1671AE9D" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
+    <w:p w14:paraId="1063E82A" w14:textId="1D5629E5" w:rsidR="004238FE" w:rsidRPr="0016568D" w:rsidRDefault="009C7F06" w:rsidP="0016568D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Learners will use GenAI to foster creativity, solve problems, and enhance collaborative processes, emphasising iterative improvement and diverse perspectives. (Hiller, 2023; James &amp; Filgo, 2023; Ko &amp; Chiu, 2024; UNESCO, 2024)</w:t>
       </w:r>
-    </w:p>
-[...30 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="7E7BE96F" w14:textId="77777777" w:rsidR="004238FE" w:rsidRPr="00EA7786" w:rsidRDefault="004238FE">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38CACA2C" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
@@ -3365,150 +3494,186 @@
         <w:r w:rsidRPr="00EA7786">
           <w:rPr>
             <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ACRL Frame IV: Research as Inquiry</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="144F9635" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="00100F4C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C4224C1" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
+    <w:p w14:paraId="4C4224C1" w14:textId="555BECA2" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Assess GenAi’s role in research challenges</w:t>
+        <w:t>Assess GenA</w:t>
+      </w:r>
+      <w:r w:rsidR="00B85F66">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7786">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>’s role in research challenges</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2088CE1E" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Learners will assess the strengths and limitations of GenAI in both addressing complex research challenges and complementing traditional methods. (Annapureddy et al., 202</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>; Hervieux &amp; Wheatley, 2024; Hibbert et al., 2024; Hiller, 2023; Ko &amp; Chiu, 2024; Ng et al., 2021; Tenório &amp; Romeike, 2023; UNESCO, 2024)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B580BBF" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
+    <w:p w14:paraId="3B580BBF" w14:textId="728CAFCC" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Develop research workflows incorporating GenAi tools and processes</w:t>
+        <w:t>Develop research workflows incorporating GenA</w:t>
+      </w:r>
+      <w:r w:rsidR="00B85F66">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7786">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tools and processes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BC776BA" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
@@ -3525,78 +3690,96 @@
         </w:rPr>
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> customise GenAI tools and integrate them into research workflows, applying iterative strategies to ensure quality and relevance. (Annapureddy et al., 202</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>; Hervieux &amp; Wheatley, 2024; Hibbert et al., 2024; James &amp; Filgo, 2023; Ko &amp; Chiu, 2024; Lopes et al., 2023; MLA-CCCC Task Force, 2024; Ng et al., 2021; Tenório &amp; Romeike, 2023)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E229D54" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
+    <w:p w14:paraId="6E229D54" w14:textId="4BD4B2C3" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Integrate GenAi into iterative research processes</w:t>
+        <w:t>Integrate GenA</w:t>
+      </w:r>
+      <w:r w:rsidR="00B85F66">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7786">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> into iterative research processes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40FA7E9A" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
@@ -3646,210 +3829,262 @@
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69060A76" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="00100F4C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27CC3306" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
+    <w:p w14:paraId="27CC3306" w14:textId="1A5C702A" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Engage in ethical and inclusive GenAi discourse</w:t>
+        <w:t>Engage in ethical and inclusive GenA</w:t>
+      </w:r>
+      <w:r w:rsidR="00B85F66">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7786">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> discourse</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FCE4512" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Learners will critically and responsibly participate in scholarly conversations about the role of GenAI, emphasising ethical, inclusive, and equitable use. (Annapureddy et al., 202</w:t>
+        <w:t xml:space="preserve">Learners will critically and responsibly participate in scholarly conversations about the role of GenAI, emphasising ethical, inclusive, and equitable use. (Annapureddy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7786">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>et al., 202</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>; Hervieux &amp; Wheatley, 2024; Hibbert et al., 2024; MLA-CCCC Task Force, 2024; UNESCO, 2024)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="073C9FDB" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
+    <w:p w14:paraId="073C9FDB" w14:textId="48B01E4C" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Enhance scholarly collaboration and multidisciplinary learning with GenAi</w:t>
+        <w:t>Enhance scholarly collaboration and multidisciplinary learning with GenA</w:t>
+      </w:r>
+      <w:r w:rsidR="00B85F66">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>I</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BCD3FA5" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Learners will use GenAI tools to enhance collaboration, share resources, and apply diverse, domain-specific perspectives to enrich scholarly projects. (Hibbert et al., 2024; James &amp; Filgo, 2023; Tenório &amp; Romeike, 2023; UNESCO, 2024)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0F616D" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
+    <w:p w14:paraId="4C0F616D" w14:textId="23FEAA7B" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Aspire to design GenAi models for research and learning</w:t>
+        <w:t>Aspire to design GenA</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2770E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7786">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> models for research and learning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05196D31" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
@@ -3912,137 +4147,173 @@
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DAEFBD2" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="00100F4C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CFF4FD5" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
+    <w:p w14:paraId="0CFF4FD5" w14:textId="37B744E6" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Discern the appropriate GenAi tool for specific tasks </w:t>
+        <w:t>Discern the appropriate GenA</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2770E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7786">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tool for specific tasks </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39A64CC3" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Learners will develop foundational knowledge of GenAI tools and distinguish between types of AI technologies, applying them strategically to advance human knowledge. (Hervieux &amp; Wheatley, 2024; Hibbert et al., 2024; Hiller, 2023; James &amp; Filgo, 2023; Ko &amp; Chiu, 2024; MLA-CCCC Task Force, 2024; Tenório &amp; Romeike, 2023)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BDB9906" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
+    <w:p w14:paraId="3BDB9906" w14:textId="343F43E6" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Engage in thoughtful, iterative prompt engineering in GenAi tools </w:t>
+        <w:t>Engage in thoughtful, iterative prompt engineering in GenA</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2770E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7786">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tools </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="728A6041" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
@@ -4107,79 +4378,112 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Learners will assess the credibility, relevance, and quality of GenAI-generated results, integrating them into broader iterative exploration. (James &amp; Filgo, 2023; Lopes et al., 2023; UNESCO, 2024)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6322CB1C" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="00100F4C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48D6EC21" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
+    <w:p w14:paraId="48D6EC21" w14:textId="651E0EC0" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="80" w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5.3 innovative character of the GenAi</w:t>
+        <w:t xml:space="preserve">5.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00283804">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7786">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nnovative character of the GenA</w:t>
+      </w:r>
+      <w:r w:rsidR="00283804">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>information literacy competencies framework</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="782D8A99" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
       <w:pPr>
         <w:pBdr>
@@ -4223,286 +4527,294 @@
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A35045B" w14:textId="7D9A5FA4" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06" w:rsidP="004238FE">
       <w:pPr>
         <w:pStyle w:val="JILHeading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Implementation </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EF4FA1E" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Integrating the project’s GenAI IL competencies into practice required adaptation rather than reinvention, as Georgetown University Library’s instruction librarians already ground their teaching in the ACRL Framework. We implemented the competencies through student-facing </w:t>
+        <w:t>Integrating the project’s GenAI IL competencies into practice required adaptation rather than reinvention, as Georgetown University Library’s instruction librarians already ground their teaching in the ACRL Framework. We implemented the competencies through student-facing workshops and course-integrated instruction, a Train-the-Trainer programme for library instructors, and collaboration with campus partners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="372C0952" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="00100F4C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F6E6003" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA7786">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A recent example of collaboration occurred at the invitation of Georgetown’s </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA7786">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Center</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA7786">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for New Designs in Learning &amp; Scholarship, a pedagogical support resource. The authors of this article, together with Lauinger Library’s Data Services Librarian, led a workshop for the School of Continuing Studies’ students, faculty, and staff. The session introduced tools such as Elicit, Perplexity, Research Rabbit, and Connected Papers and was structured around our GenAI competencies—particularly the ability to discern the appropriate GenAI tool for specific research tasks (GenAI IL Competency VI.1). Framing the workshop through the competencies enabled us to focus on use cases, ethical considerations, sourcing practices, and tool limitations, while reinforcing the integration of GenAI with traditional research resources (e.g., library databases).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38662909" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="00100F4C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4240FEDC" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA7786">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">One of the authors also partnered with a Writing Program faculty member to equip students to appropriately choose persuasive sources aligned with their intended audiences. They collaboratively developed an assignment that addresses how “Authority is Constructed &amp; Contextual” (ACRL Frame I) and teaches students how to “Collaborate Effectively with GenAI in Decision-Making” (GenAI IL Competency I.3). During the session, students used a designated GenAI tool, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EA7786">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Anthropic’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EA7786">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Claude, to identify source types most compelling to a specific audience. Because students had attended a previous library session on traditional research methods, this workshop focused exclusively on applying GenAI to that task. Students developed their topics, refined their arguments, identified target audiences, and read brief preparatory articles in advance (Grammarly, 2026; Zicherman, 2024), ensuring their GenAI engagement responded to authentic information needs. The librarian modelled the assignment and provided sample prompts before students engaged hands-on with the GenAI tool, which surfaced source types they might not otherwise have considered, including CRS reports and city council meeting minutes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="527E076D" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="00100F4C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47EFC1B4" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA7786">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The activity was well-received by the students, and the faculty member reported that students selected far more appropriate sources, resulting in improved persuasive writing. Some caveats included that Claude, like other GenAI tools, generalises the information it provides and may feed into stereotypes and assumptions, and that its constitutional training has, on one occasion, refused to address a student’s question. That said, overall, the assignment framed GenAI as a collaborative brainstorming partner while reinforcing students’ responsibility for evaluating and selecting authoritative sources.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53E6FFD0" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="00100F4C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FF0BE34" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRDefault="009C7F06">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA7786">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">While these examples illustrate how the project’s GenAI IL competencies can be embedded in student instruction, their effective implementation depends on library instructors’ fluency with both the competencies themselves and the tools they reference. To build that capacity, we offered a two-part Train-the-Trainer session series for our Georgetown University Library instructor colleagues. In Part I, we targeted both the conceptual underpinnings of the competencies and their practical application, creating space for the librarians to consider how to incorporate them into library instruction lesson planning and learning </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EA7786">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>goal-setting</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EA7786">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The session </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>workshops and course-integrated instruction, a Train-the-Trainer programme for library instructors, and collaboration with campus partners.</w:t>
-[...204 lines deleted...]
-      </w:r>
+        <w:t>also allocated time for our instructors to identify their knowledge gaps, enabling them to engage with GenAI in research more effectively. In Part II, we conducted an informal assessment of the library instructors’ use of the competencies throughout the Fall 2025 semester, evaluating evolving interactions with faculty and students along with the overall changes in the campus climate on the topic. Through small group discussions and demonstration of the competencies’ impact on instruction, the group came together to pinpoint gaps in institutional support and specific resource constraints that either limited or complicated the integration of GenAI into instructional settings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E74CBE6" w14:textId="77777777" w:rsidR="00283804" w:rsidRPr="00EA7786" w:rsidRDefault="00283804">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="31BDC375" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Overall, these Train-the-Trainer sessions were a way to share expertise on the ever-changing landscape of GenAI, and to equip our library instructor colleagues with the pedagogical tools they need to feel comfortable and confident in conversations on the topic. By providing them with the terminology and grounding and by offering a model for IL-aligned GenAI literacy development, we created a space that positions librarians as leaders in GenAI pedagogy. Our library colleagues have engaged strongly in these training sessions, with robust participation in reflective and breakout activities, and have shown a willingness to continue learning and growing as the institution’s relationship with GenAI evolves.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58002EED" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="00100F4C">
       <w:pPr>
@@ -4616,88 +4928,95 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08E3CC60" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>To evaluate the instructional impact of these tensions and changes, there is a need for formal, systematic GenAI-competency assessment. Specifically, we require data on how faculty and students interpret and apply the GenAI IL competencies, how their integration influences GenAI-related learning outcomes, and how competency-based instruction affects research and educational practices more broadly. Such effects may include more transparent and ethical use of the tools in assignments, faculty rethinking assignment structure and student learning goals, or the emergence of innovative research methodologies. Articulating the impact of integrating these competencies into library and faculty-led instruction will enable a comparative analysis of IL development in courses that integrate GenAI competencies and those that do not.</w:t>
+        <w:t xml:space="preserve">To evaluate the instructional impact of these tensions and changes, there is a need for formal, systematic GenAI-competency assessment. Specifically, we require data on how faculty and students interpret and apply the GenAI IL competencies, how their integration influences GenAI-related learning outcomes, and how competency-based instruction affects research and educational practices more broadly. Such effects may include more transparent and ethical use </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7786">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>of the tools in assignments, faculty rethinking assignment structure and student learning goals, or the emergence of innovative research methodologies. Articulating the impact of integrating these competencies into library and faculty-led instruction will enable a comparative analysis of IL development in courses that integrate GenAI competencies and those that do not.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26242551" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="00100F4C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53B865DD" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Beyond measuring instructional impact, it is also important to consider the broader applicability and sustainability of the project’s GenAI IL competencies across institutional contexts. Since the competencies are mapped to the ACRL Framework, they are grounded in a shared conceptual language already widely adopted in academic libraries, which facilitates transferability across institutions and instructional settings. This alignment enables librarians to integrate GenAI competencies into existing pedagogical structures rather than introducing an entirely separate framework. At the same time, the competencies remain adaptable to the rapidly evolving GenAI landscape, as their emphasis on threshold concepts extends beyond any single tool. Finally, the methodological underlay is scalable, providing a roadmap for discipline-specific applications that allow for customisation based on discipline scope and applicability. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6428AAE2" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="00100F4C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07308F4D" w14:textId="6FD70BD2" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06" w:rsidP="004238FE">
       <w:pPr>
         <w:pStyle w:val="JILHeading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
@@ -4897,69 +5216,69 @@
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35F95996" w14:textId="5966F75F" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="009C7F06" w:rsidP="004238FE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:t xml:space="preserve">AI-generated content </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59F607E8" w14:textId="77777777" w:rsidR="00611D67" w:rsidRPr="00611D67" w:rsidRDefault="00611D67" w:rsidP="004238FE">
       <w:r w:rsidRPr="00611D67">
         <w:t>ChatGPT (OpenAI) was used during the preparation of this manuscript in two ways.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E9A3602" w14:textId="78D47B39" w:rsidR="00611D67" w:rsidRPr="00611D67" w:rsidRDefault="00611D67" w:rsidP="004238FE">
       <w:r w:rsidRPr="00611D67">
+        <w:lastRenderedPageBreak/>
         <w:t>First, Georgetown University sponsored ChatGPT 4.0 was utili</w:t>
       </w:r>
       <w:r w:rsidR="00854A00">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00611D67">
         <w:t xml:space="preserve">ed as an assistive synthesis tool during the GenAI </w:t>
       </w:r>
       <w:r w:rsidR="00356431">
         <w:t>IL</w:t>
       </w:r>
       <w:r w:rsidRPr="00611D67">
         <w:t xml:space="preserve"> competency development process, as described in detail in the Methodology section. Based on a spreadsheet of concepts extracted from the reviewed scholarship and mapped to the ACRL Framework, the bot was prompted to help consolidate overlapping ideas, reduce duplication, and generate draft formulations of the individual GenAI </w:t>
       </w:r>
       <w:r w:rsidR="00356431">
         <w:t xml:space="preserve">IL </w:t>
       </w:r>
       <w:r w:rsidRPr="00611D67">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">competencies (with descriptions) aligned with individual Frames. Second, ChatGPT 5.2 was used to support editorial tasks, including improving sentence-level language clarity and conciseness and suggesting occasional transitional phrasing.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D16C5B1" w14:textId="77777777" w:rsidR="00611D67" w:rsidRPr="00611D67" w:rsidRDefault="00611D67" w:rsidP="004238FE"/>
     <w:p w14:paraId="39EEA43D" w14:textId="795EE48C" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="00611D67" w:rsidP="004238FE">
       <w:r w:rsidRPr="00611D67">
         <w:t>In all cases, ChatGPT functioned as a support tool rather than an independent author: all prompts, interpretive decisions, and final revisions were developed, reviewed, and validated by the human authors</w:t>
       </w:r>
       <w:r w:rsidR="009C7F06" w:rsidRPr="00EA7786">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="131F7C59" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRPr="00EA7786" w:rsidRDefault="00100F4C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -5653,50 +5972,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18E20AD5" w14:textId="77777777" w:rsidR="000D1709" w:rsidRDefault="000D1709" w:rsidP="00014FC8">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="469592E2" w14:textId="33492A21" w:rsidR="00F52E58" w:rsidRPr="00EA7786" w:rsidRDefault="00F52E58" w:rsidP="00014FC8">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Caico, M., Harris, L., &amp; O’Shea, S. (2024). </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="00EA7786">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>Is this AI tool right for me? Important questions from the Framework</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">College &amp; Research Libraries News, </w:t>
       </w:r>
@@ -5791,51 +6111,50 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>(4), 476–492.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FD03E04" w14:textId="77777777" w:rsidR="000D1709" w:rsidRDefault="000D1709" w:rsidP="004D43C2">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3184411A" w14:textId="3F3498A1" w:rsidR="00F52E58" w:rsidRPr="004D43C2" w:rsidRDefault="00F52E58" w:rsidP="004D43C2">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Coleman, D. E. (2024). </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="00EA7786">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>Information literacy, information access, and artificial intelligence: A brief overview of their interplay in the modern information world</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Hospital Librarianship, </w:t>
       </w:r>
@@ -6518,50 +6837,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D305EA6" w14:textId="77777777" w:rsidR="000D1709" w:rsidRDefault="000D1709" w:rsidP="00065DC6">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6984AD39" w14:textId="36A759E4" w:rsidR="00F52E58" w:rsidRPr="00EA7786" w:rsidRDefault="00F52E58" w:rsidP="00065DC6">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ko, C. R., &amp; Chiu, M. H. (2024). </w:t>
       </w:r>
       <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidRPr="00EA7786">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">How can academic librarians support generative AI literacy: An analysis of library guides using the ACRL Information Literacy Framework. </w:t>
         </w:r>
         <w:r w:rsidRPr="00EA7786">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Proceedings of the Association for Information Science and Technology</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
@@ -6643,51 +6963,50 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. AI Genealogy Insights. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53D6606E" w14:textId="77777777" w:rsidR="003B19AA" w:rsidRDefault="003B19AA" w:rsidP="00065DC6">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21F65B25" w14:textId="49A180C8" w:rsidR="00F52E58" w:rsidRPr="00BE1DC7" w:rsidRDefault="00F52E58" w:rsidP="00065DC6">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lo, L. S. (2023). </w:t>
       </w:r>
       <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidRPr="00EA7786">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>The CLEAR path: A framework for enhancing information literacy through prompt engineering</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Academic Librarianship, </w:t>
       </w:r>
@@ -7229,62 +7548,62 @@
           </w:rPr>
           <w:t>Fall 2024 enrolment (all students) by degree level/gender, academic FTE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FF61DF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>. Georgetown University.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73D5AAE1" w14:textId="77777777" w:rsidR="000D1709" w:rsidRDefault="000D1709">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C4B321A" w14:textId="0C85608D" w:rsidR="00F52E58" w:rsidRPr="00EA7786" w:rsidRDefault="00F52E58">
+    <w:p w14:paraId="3C4B321A" w14:textId="51BF02FB" w:rsidR="00F52E58" w:rsidRPr="00EA7786" w:rsidRDefault="00F52E58">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">OpenAI. (2022), November 30). </w:t>
+        <w:t xml:space="preserve">OpenAI. (2022, November 30). </w:t>
       </w:r>
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r w:rsidRPr="00EA7786">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Introducing ChatGPT</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="718C64D0" w14:textId="77777777" w:rsidR="000D1709" w:rsidRDefault="000D1709">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
@@ -7468,59 +7787,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, A., &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Jormanainen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, I. (2023). </w:t>
       </w:r>
       <w:hyperlink r:id="rId61" w:history="1">
         <w:r w:rsidRPr="00EA7786">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
-          <w:t xml:space="preserve">AI competencies for non-computer science students in undergraduate education: Towards a competency </w:t>
-[...7 lines deleted...]
-          <w:t>framework</w:t>
+          <w:t>AI competencies for non-computer science students in undergraduate education: Towards a competency framework</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Koli Calling ‘23: Proceedings of the 23rd Koli Calling International Conference on Computing Education Research,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -7907,120 +8218,120 @@
       <w:r w:rsidRPr="00EA7786">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F52E58" w:rsidRPr="00EA7786" w:rsidSect="00041955">
       <w:headerReference w:type="default" r:id="rId68"/>
       <w:footerReference w:type="default" r:id="rId69"/>
       <w:headerReference w:type="first" r:id="rId70"/>
       <w:footerReference w:type="first" r:id="rId71"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="907" w:gutter="0"/>
       <w:pgNumType w:start="189"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D5332CD" w14:textId="77777777" w:rsidR="00535509" w:rsidRDefault="00535509">
+    <w:p w14:paraId="6A680485" w14:textId="77777777" w:rsidR="00DC181D" w:rsidRDefault="00DC181D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07417C6C" w14:textId="77777777" w:rsidR="00535509" w:rsidRDefault="00535509">
+    <w:p w14:paraId="27C04B64" w14:textId="77777777" w:rsidR="00DC181D" w:rsidRDefault="00DC181D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{EF6FEFE7-AF96-424C-8114-C0AC9790E146}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{04961843-1045-42AA-84E2-320A492421D1}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{29BE317E-F344-47CD-A994-60057827CABB}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId4" w:fontKey="{79977B16-4CA5-42FF-9ECB-2CB85BCA61F6}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{8DE9A9E4-622C-48E8-AB24-0E0AA8ADCA42}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{48A95206-0B08-426E-A4E5-7C6F36B3297B}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{45A9CE61-5B48-4FAF-9E68-5279B6F078FE}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedItalic r:id="rId5" w:fontKey="{F214C13E-BF8D-470B-9248-001FB0F7E8F2}"/>
+    <w:embedItalic r:id="rId5" w:fontKey="{17250B6C-BA13-456F-A171-70B3A1D6C9E3}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{851CB7D7-1C44-4B26-BB44-03807E23871C}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{568B9AF1-F1B1-4657-9703-50AD36CBCD14}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2B1770FC" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRDefault="009C7F06">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
@@ -8240,58 +8551,58 @@
       <w:rPr>
         <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>http://dx.doi.org/10.11645/20.1.883</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09684DD5" w14:textId="77777777" w:rsidR="00535509" w:rsidRDefault="00535509">
+    <w:p w14:paraId="477F3C2F" w14:textId="77777777" w:rsidR="00DC181D" w:rsidRDefault="00DC181D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E9A94FD" w14:textId="77777777" w:rsidR="00535509" w:rsidRDefault="00535509">
+    <w:p w14:paraId="3C96259E" w14:textId="77777777" w:rsidR="00DC181D" w:rsidRDefault="00DC181D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0FA379F9" w14:textId="77777777" w:rsidR="00100F4C" w:rsidRDefault="009C7F06">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
@@ -9531,177 +9842,188 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1766489220">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="533082495">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="10184017">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1686908202">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="718435868">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1141340113">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="150"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00100F4C"/>
     <w:rsid w:val="00014FC8"/>
     <w:rsid w:val="00017411"/>
     <w:rsid w:val="0003228D"/>
     <w:rsid w:val="00041955"/>
     <w:rsid w:val="00054437"/>
     <w:rsid w:val="00065DC6"/>
     <w:rsid w:val="000D1709"/>
     <w:rsid w:val="000E4450"/>
     <w:rsid w:val="000F5467"/>
     <w:rsid w:val="00100F4C"/>
+    <w:rsid w:val="00125424"/>
     <w:rsid w:val="00126911"/>
     <w:rsid w:val="00132202"/>
     <w:rsid w:val="00161A56"/>
+    <w:rsid w:val="0016568D"/>
     <w:rsid w:val="00170274"/>
     <w:rsid w:val="001B06AD"/>
     <w:rsid w:val="001B52D2"/>
     <w:rsid w:val="001C5B5E"/>
     <w:rsid w:val="001D683B"/>
     <w:rsid w:val="00204E89"/>
     <w:rsid w:val="002068BA"/>
     <w:rsid w:val="00220C5B"/>
+    <w:rsid w:val="00283804"/>
     <w:rsid w:val="00295F6B"/>
     <w:rsid w:val="002B0AD1"/>
     <w:rsid w:val="002B7CE9"/>
     <w:rsid w:val="002C164F"/>
     <w:rsid w:val="00303111"/>
     <w:rsid w:val="00356431"/>
+    <w:rsid w:val="003A1BC7"/>
     <w:rsid w:val="003B19AA"/>
     <w:rsid w:val="003D2E1A"/>
     <w:rsid w:val="004238FE"/>
     <w:rsid w:val="00460714"/>
     <w:rsid w:val="00482625"/>
     <w:rsid w:val="004C4835"/>
     <w:rsid w:val="004D43C2"/>
     <w:rsid w:val="004E320E"/>
     <w:rsid w:val="004E328D"/>
     <w:rsid w:val="00506A03"/>
     <w:rsid w:val="00535509"/>
     <w:rsid w:val="00572979"/>
     <w:rsid w:val="00582A22"/>
     <w:rsid w:val="005B1A99"/>
     <w:rsid w:val="005C4F50"/>
     <w:rsid w:val="005D0C41"/>
     <w:rsid w:val="005D675D"/>
     <w:rsid w:val="00607603"/>
     <w:rsid w:val="00611D67"/>
     <w:rsid w:val="00615952"/>
     <w:rsid w:val="006175F4"/>
     <w:rsid w:val="0063311C"/>
     <w:rsid w:val="00634593"/>
     <w:rsid w:val="00642134"/>
     <w:rsid w:val="00686A19"/>
     <w:rsid w:val="006A025D"/>
     <w:rsid w:val="006C28F3"/>
     <w:rsid w:val="006D2111"/>
+    <w:rsid w:val="006E6B4D"/>
     <w:rsid w:val="00777DE6"/>
     <w:rsid w:val="007975DF"/>
     <w:rsid w:val="007D09D5"/>
     <w:rsid w:val="007E5355"/>
+    <w:rsid w:val="007E73F6"/>
     <w:rsid w:val="00821701"/>
     <w:rsid w:val="00845C56"/>
     <w:rsid w:val="00854A00"/>
     <w:rsid w:val="008B1091"/>
     <w:rsid w:val="00953F2B"/>
     <w:rsid w:val="00966A21"/>
     <w:rsid w:val="00991480"/>
     <w:rsid w:val="009C7F06"/>
     <w:rsid w:val="009D2C2A"/>
     <w:rsid w:val="009F5E9D"/>
     <w:rsid w:val="00A06E72"/>
     <w:rsid w:val="00A37940"/>
     <w:rsid w:val="00A56B2B"/>
     <w:rsid w:val="00A67F41"/>
     <w:rsid w:val="00AA6387"/>
+    <w:rsid w:val="00AF6D13"/>
     <w:rsid w:val="00B10CA5"/>
     <w:rsid w:val="00B146E9"/>
+    <w:rsid w:val="00B2770E"/>
     <w:rsid w:val="00B34AC8"/>
     <w:rsid w:val="00B51113"/>
     <w:rsid w:val="00B61C64"/>
     <w:rsid w:val="00B66A5C"/>
+    <w:rsid w:val="00B85F66"/>
     <w:rsid w:val="00B9343F"/>
     <w:rsid w:val="00BA3DAB"/>
     <w:rsid w:val="00BA4EA0"/>
     <w:rsid w:val="00BC091A"/>
     <w:rsid w:val="00BE1DC7"/>
     <w:rsid w:val="00C13ADD"/>
     <w:rsid w:val="00C73C7E"/>
     <w:rsid w:val="00CA49D0"/>
     <w:rsid w:val="00CC3125"/>
     <w:rsid w:val="00CC4048"/>
     <w:rsid w:val="00CE588C"/>
     <w:rsid w:val="00D178A3"/>
     <w:rsid w:val="00D203B5"/>
     <w:rsid w:val="00D2526F"/>
     <w:rsid w:val="00D26799"/>
     <w:rsid w:val="00D5064B"/>
     <w:rsid w:val="00D5159E"/>
     <w:rsid w:val="00DA409C"/>
+    <w:rsid w:val="00DC181D"/>
     <w:rsid w:val="00DF0030"/>
     <w:rsid w:val="00E47F60"/>
     <w:rsid w:val="00E65AD7"/>
     <w:rsid w:val="00EA7786"/>
     <w:rsid w:val="00EB7776"/>
     <w:rsid w:val="00EC33C4"/>
+    <w:rsid w:val="00EC458B"/>
     <w:rsid w:val="00EF3320"/>
     <w:rsid w:val="00EF603A"/>
     <w:rsid w:val="00EF7479"/>
     <w:rsid w:val="00F21803"/>
     <w:rsid w:val="00F33D7D"/>
     <w:rsid w:val="00F52E58"/>
     <w:rsid w:val="00FA7845"/>
     <w:rsid w:val="00FC1680"/>
     <w:rsid w:val="00FF61DF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -10834,73 +11156,73 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjpndlRLOW7Kv6FimriVFe68o342Q==">CgMxLjAaGgoBMBIVChMIBCoPCgtBQUFCNUV1dmtNQRABGi8KATESKgoTCAQqDwoLQUFBQjVFdXZrTUEQBAoTCAQqDwoLQUFBQjVFdXZrTUEQARoaCgEyEhUKEwgEKg8KC0FBQUI1RXV2a01BEAIaLwoBMxIqChMIBCoPCgtBQUFCNUV1dmtNQRAEChMIBCoPCgtBQUFCNUV1dmtNQRACIqMCCgtBQUFCNUV1dmtNQRLtAQoLQUFBQjVFdXZrTUESC0FBQUI1RXV2a01BGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACobIhUxMDYxNjkwMjMzMjc2Mjc4Njg1MjgoADgAMJzT2NrdMzih4Nja3TNKSgokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGiLC19rkARwKGgoKCgRBQ1JMEAEYABIKCgRhY3JsEAEYABgBWgxnbXl1eWlldmIwandyAiAAeACCARRzdWdnZXN0LnB4bTJ5YjVpbTU0OZoBBggAEAAYALABALgBAMgBABic09ja3TMgoeDY2t0zMABCFHN1Z2dlc3QucHhtMnliNWltNTQ5OABqSQo3c3VnZ2VzdElkSW1wb3J0NzAxNWNjYmUtNWFkZC00YWY2LThhNzQtMDMxNTlhMjFhZjczXzE2MBIOQmF0dWwgQWxzYXJhamlqSQo3c3VnZ2VzdElkSW1wb3J0NzAxNWNjYmUtNWFkZC00YWY2LThhNzQtMDMxNTlhMjFhZjczXzExNxIOQmF0dWwgQWxzYXJhamlqSQo3c3VnZ2VzdElkSW1wb3J0NzAxNWNjYmUtNWFkZC00YWY2LThhNzQtMDMxNTlhMjFhZjczXzE4NhIOQmF0dWwgQWxzYXJhamlqSAo2c3VnZ2VzdElkSW1wb3J0NzAxNWNjYmUtNWFkZC00YWY2LThhNzQtMDMxNTlhMjFhZjczXzQ4Eg5CYXR1bCBBbHNhcmFqaWpICjZzdWdnZXN0SWRJbXBvcnQ3MDE1Y2NiZS01YWRkLTRhZjYtOGE3NC0wMzE1OWEyMWFmNzNfOTcSDkJhdHVsIEFsc2FyYWppaioKFHN1Z2dlc3Quc2NxNGhxaGpucXY0EhJMYWRpc2xhdmEgS2hhaWxvdmFqSQo3c3VnZ2VzdElkSW1wb3J0NzAxNWNjYmUtNWFkZC00YWY2LThhNzQtMDMxNTlhMjFhZjczXzE3MhIOQmF0dWwgQWxzYXJhamlqSQo3c3VnZ2VzdElkSW1wb3J0NzAxNWNjYmUtNWFkZC00YWY2LThhNzQtMDMxNTlhMjFhZjczXzE5NhIOQmF0dWwgQWxzYXJhamlqSQo3c3VnZ2VzdElkSW1wb3J0NzAxNWNjYmUtNWFkZC00YWY2LThhNzQtMDMxNTlhMjFhZjczXzE3OBIOQmF0dWwgQWxzYXJhamlqSAo2c3VnZ2VzdElkSW1wb3J0NzAxNWNjYmUtNWFkZC00YWY2LThhNzQtMDMxNTlhMjFhZjczXzcxEg5CYXR1bCBBbHNhcmFqaWpJCjdzdWdnZXN0SWRJbXBvcnQ3MDE1Y2NiZS01YWRkLTRhZjYtOGE3NC0wMzE1OWEyMWFmNzNfMTI5Eg5CYXR1bCBBbHNhcmFqaWpJCjdzdWdnZXN0SWRJbXBvcnQ3MDE1Y2NiZS01YWRkLTRhZjYtOGE3NC0wMzE1OWEyMWFmNzNfMTg4Eg5CYXR1bCBBbHNhcmFqaWpICjZzdWdnZXN0SWRJbXBvcnQ3MDE1Y2NiZS01YWRkLTRhZjYtOGE3NC0wMzE1OWEyMWFmNzNfNDkSDkJhdHVsIEFsc2FyYWppakgKNnN1Z2dlc3RJZEltcG9ydDcwMTVjY2JlLTVhZGQtNGFmNi04YTc0LTAzMTU5YTIxYWY3M183NRIOQmF0dWwgQWxzYXJhamlqSAo2c3VnZ2VzdElkSW1wb3J0NzAxNWNjYmUtNWFkZC00YWY2LThhNzQtMDMxNTlhMjFhZjczXzEzEg5CYXR1bCBBbHNhcmFqaWpJCjdzdWdnZXN0SWRJbXBvcnQ3MDE1Y2NiZS01YWRkLTRhZjYtOGE3NC0wMzE1OWEyMWFmNzNfMTI1Eg5CYXR1bCBBbHNhcmFqaWpICjZzdWdnZXN0SWRJbXBvcnQ3MDE1Y2NiZS01YWRkLTRhZjYtOGE3NC0wMzE1OWEyMWFmNzNfNjkSDkJhdHVsIEFsc2FyYWppakgKNnN1Z2dlc3RJZEltcG9ydDcwMTVjY2JlLTVhZGQtNGFmNi04YTc0LTAzMTU5YTIxYWY3M180NhIOQmF0dWwgQWxzYXJhamlqSQo3c3VnZ2VzdElkSW1wb3J0NzAxNWNjYmUtNWFkZC00YWY2LThhNzQtMDMxNTlhMjFhZjczXzE2NBIOQmF0dWwgQWxzYXJhamlqRwo1c3VnZ2VzdElkSW1wb3J0NzAxNWNjYmUtNWFkZC00YWY2LThhNzQtMDMxNTlhMjFhZjczXzESDkJhdHVsIEFsc2FyYWppakgKNnN1Z2dlc3RJZEltcG9ydDcwMTVjY2JlLTVhZGQtNGFmNi04YTc0LTAzMTU5YTIxYWY3M18xNRIOQmF0dWwgQWxzYXJhamlqSQo3c3VnZ2VzdElkSW1wb3J0NzAxNWNjYmUtNWFkZC00YWY2LThhNzQtMDMxNTlhMjFhZjczXzE1OBIOQmF0dWwgQWxzYXJhamlqSQo3c3VnZ2VzdElkSW1wb3J0NzAxNWNjYmUtNWFkZC00YWY2LThhNzQtMDMxNTlhMjFhZjczXzE2NhIOQmF0dWwgQWxzYXJhamlqSAo2c3VnZ2VzdElkSW1wb3J0NzAxNWNjYmUtNWFkZC00YWY2LThhNzQtMDMxNTlhMjFhZjczXzgzEg5CYXR1bCBBbHNhcmFqaWpJCjdzdWdnZXN0SWRJbXBvcnQ3MDE1Y2NiZS01YWRkLTRhZjYtOGE3NC0wMzE1OWEyMWFmNzNfMTQwEg5CYXR1bCBBbHNhcmFqaWpJCjdzdWdnZXN0SWRJbXBvcnQ3MDE1Y2NiZS01YWRkLTRhZjYtOGE3NC0wMzE1OWEyMWFmNzNfMTE1Eg5CYXR1bCBBbHNhcmFqaWpICjZzdWdnZXN0SWRJbXBvcnQ3MDE1Y2NiZS01YWRkLTRhZjYtOGE3NC0wMzE1OWEyMWFmNzNfODcSDkJhdHVsIEFsc2FyYWppakkKN3N1Z2dlc3RJZEltcG9ydDcwMTVjY2JlLTVhZGQtNGFmNi04YTc0LTAzMTU5YTIxYWY3M18xOTISDkJhdHVsIEFsc2FyYWppakgKNnN1Z2dlc3RJZEltcG9ydDcwMTVjY2JlLTVhZGQtNGFmNi04YTc0LTAzMTU5YTIxYWY3M183NxIOQmF0dWwgQWxzYXJhamlqSAo2c3VnZ2VzdElkSW1wb3J0NzAxNWNjYmUtNWFkZC00YWY2LThhNzQtMDMxNTlhMjFhZjczXzM0Eg5CYXR1bCBBbHNhcmFqaWpICjZzdWdnZXN0SWRJbXBvcnQ3MDE1Y2NiZS01YWRkLTRhZjYtOGE3NC0wMzE1OWEyMWFmNzNfODESDkJhdHVsIEFsc2FyYWppakkKN3N1Z2dlc3RJZEltcG9ydDcwMTVjY2JlLTVhZGQtNGFmNi04YTc0LTAzMTU5YTIxYWY3M18xMzQSDkJhdHVsIEFsc2FyYWppakkKN3N1Z2dlc3RJZEltcG9ydDcwMTVjY2JlLTVhZGQtNGFmNi04YTc0LTAzMTU5YTIxYWY3M18xODASDkJhdHVsIEFsc2FyYWppakgKNnN1Z2dlc3RJZEltcG9ydDcwMTVjY2JlLTVhZGQtNGFmNi04YTc0LTAzMTU5YTIxYWY3M182MxIOQmF0dWwgQWxzYXJhamlqSQo3c3VnZ2VzdElkSW1wb3J0NzAxNWNjYmUtNWFkZC00YWY2LThhNzQtMDMxNTlhMjFhZjczXzE3NBIOQmF0dWwgQWxzYXJhamlqSAo2c3VnZ2VzdElkSW1wb3J0NzAxNWNjYmUtNWFkZC00YWY2LThhNzQtMDMxNTlhMjFhZjczXzI0Eg5CYXR1bCBBbHNhcmFqaWpICjZzdWdnZXN0SWRJbXBvcnQ3MDE1Y2NiZS01YWRkLTRhZjYtOGE3NC0wMzE1OWEyMWFmNzNfOTkSDkJhdHVsIEFsc2FyYWppakkKN3N1Z2dlc3RJZEltcG9ydDcwMTVjY2JlLTVhZGQtNGFmNi04YTc0LTAzMTU5YTIxYWY3M18xOTQSDkJhdHVsIEFsc2FyYWppakgKNnN1Z2dlc3RJZEltcG9ydDcwMTVjY2JlLTVhZGQtNGFmNi04YTc0LTAzMTU5YTIxYWY3M18yNhIOQmF0dWwgQWxzYXJhamlqSQo3c3VnZ2VzdElkSW1wb3J0NzAxNWNjYmUtNWFkZC00YWY2LThhNzQtMDMxNTlhMjFhZjczXzEyMRIOQmF0dWwgQWxzYXJhamlqRwo1c3VnZ2VzdElkSW1wb3J0NzAxNWNjYmUtNWFkZC00YWY2LThhNzQtMDMxNTlhMjFhZjczXzMSDkJhdHVsIEFsc2FyYWppakkKN3N1Z2dlc3RJZEltcG9ydDcwMTVjY2JlLTVhZGQtNGFmNi04YTc0LTAzMTU5YTIxYWY3M18xMDISDkJhdHVsIEFsc2FyYWppakkKN3N1Z2dlc3RJZEltcG9ydDcwMTVjY2JlLTVhZGQtNGFmNi04YTc0LTAzMTU5YTIxYWY3M18xNTYSDkJhdHVsIEFsc2FyYWppakkKN3N1Z2dlc3RJZEltcG9ydDcwMTVjY2JlLTVhZGQtNGFmNi04YTc0LTAzMTU5YTIxYWY3M18xMDQSDkJhdHVsIEFsc2FyYWppakkKN3N1Z2dlc3RJZEltcG9ydDcwMTVjY2JlLTVhZGQtNGFmNi04YTc0LTAzMTU5YTIxYWY3M18xMzISDkJhdHVsIEFsc2FyYWppakgKNnN1Z2dlc3RJZEltcG9ydDcwMTVjY2JlLTVhZGQtNGFmNi04YTc0LTAzMTU5YTIxYWY3M18yMhIOQmF0dWwgQWxzYXJhamlqSQo3c3VnZ2VzdElkSW1wb3J0NzAxNWNjYmUtNWFkZC00YWY2LThhNzQtMDMxNTlhMjFhZjczXzE1NBIOQmF0dWwgQWxzYXJhamlqSAo2c3VnZ2VzdElkSW1wb3J0NzAxNWNjYmUtNWFkZC00YWY2LThhNzQtMDMxNTlhMjFhZjczXzg5Eg5CYXR1bCBBbHNhcmFqaWpICjZzdWdnZXN0SWRJbXBvcnQ3MDE1Y2NiZS01YWRkLTRhZjYtOGE3NC0wMzE1OWEyMWFmNzNfMTkSDkJhdHVsIEFsc2FyYWppakkKN3N1Z2dlc3RJZEltcG9ydDcwMTVjY2JlLTVhZGQtNGFmNi04YTc0LTAzMTU5YTIxYWY3M18xNjISDkJhdHVsIEFsc2FyYWppakkKN3N1Z2dlc3RJZEltcG9ydDcwMTVjY2JlLTVhZGQtNGFmNi04YTc0LTAzMTU5YTIxYWY3M18xMDgSDkJhdHVsIEFsc2FyYWppakkKN3N1Z2dlc3RJZEltcG9ydDcwMTVjY2JlLTVhZGQtNGFmNi04YTc0LTAzMTU5YTIxYWY3M18xMTMSDkJhdHVsIEFsc2FyYWppakgKNnN1Z2dlc3RJZEltcG9ydDcwMTVjY2JlLTVhZGQtNGFmNi04YTc0LTAzMTU5YTIxYWY3M185MxIOQmF0dWwgQWxzYXJhamlqSAo2c3VnZ2VzdElkSW1wb3J0NzAxNWNjYmUtNWFkZC00YWY2LThhNzQtMDMxNTlhMjFhZjczXzQwEg5CYXR1bCBBbHNhcmFqaWpICjZzdWdnZXN0SWRJbXBvcnQ3MDE1Y2NiZS01YWRkLTRhZjYtOGE3NC0wMzE1OWEyMWFmNzNfODUSDkJhdHVsIEFsc2FyYWppakgKNnN1Z2dlc3RJZEltcG9ydDcwMTVjY2JlLTVhZGQtNGFmNi04YTc0LTAzMTU5YTIxYWY3M181MxIOQmF0dWwgQWxzYXJhamlqRwo1c3VnZ2VzdElkSW1wb3J0NzAxNWNjYmUtNWFkZC00YWY2LThhNzQtMDMxNTlhMjFhZjczXzUSDkJhdHVsIEFsc2FyYWppakcKNXN1Z2dlc3RJZEltcG9ydDcwMTVjY2JlLTVhZGQtNGFmNi04YTc0LTAzMTU5YTIxYWY3M180Eg5CYXR1bCBBbHNhcmFqaWpICjZzdWdnZXN0SWRJbXBvcnQ3MDE1Y2NiZS01YWRkLTRhZjYtOGE3NC0wMzE1OWEyMWFmNzNfMjESDkJhdHVsIEFsc2FyYWppakgKNnN1Z2dlc3RJZEltcG9ydDcwMTVjY2JlLTVhZGQtNGFmNi04YTc0LTAzMTU5YTIxYWY3M182NRIOQmF0dWwgQWxzYXJhamlqSAo2c3VnZ2VzdElkSW1wb3J0NzAxNWNjYmUtNWFkZC00YWY2LThhNzQtMDMxNTlhMjFhZjczXzkxEg5CYXR1bCBBbHNhcmFqaWpICjZzdWdnZXN0SWRJbXBvcnQ3MDE1Y2NiZS01YWRkLTRhZjYtOGE3NC0wMzE1OWEyMWFmNzNfNTUSDkJhdHVsIEFsc2FyYWppakgKNnN1Z2dlc3RJZEltcG9ydDcwMTVjY2JlLTVhZGQtNGFmNi04YTc0LTAzMTU5YTIxYWY3M18zOBIOQmF0dWwgQWxzYXJhamlqRwo1c3VnZ2VzdElkSW1wb3J0NzAxNWNjYmUtNWFkZC00YWY2LThhNzQtMDMxNTlhMjFhZjczXzkSDkJhdHVsIEFsc2FyYWppakkKN3N1Z2dlc3RJZEltcG9ydDcwMTVjY2JlLTVhZGQtNGFmNi04YTc0LTAzMTU5YTIxYWY3M18xNTASDkJhdHVsIEFsc2FyYWppakgKNnN1Z2dlc3RJZEltcG9ydDcwMTVjY2JlLTVhZGQtNGFmNi04YTc0LTAzMTU5YTIxYWY3M18zMhIOQmF0dWwgQWxzYXJhamlqSAo2c3VnZ2VzdElkSW1wb3J0NzAxNWNjYmUtNWFkZC00YWY2LThhNzQtMDMxNTlhMjFhZjczXzY3Eg5CYXR1bCBBbHNhcmFqaWpHCjVzdWdnZXN0SWRJbXBvcnQ3MDE1Y2NiZS01YWRkLTRhZjYtOGE3NC0wMzE1OWEyMWFmNzNfNxIOQmF0dWwgQWxzYXJhamlqSAo2c3VnZ2VzdElkSW1wb3J0NzAxNWNjYmUtNWFkZC00YWY2LThhNzQtMDMxNTlhMjFhZjczXzU3Eg5CYXR1bCBBbHNhcmFqaWpJCjdzdWdnZXN0SWRJbXBvcnQ3MDE1Y2NiZS01YWRkLTRhZjYtOGE3NC0wMzE1OWEyMWFmNzNfMTQ0Eg5CYXR1bCBBbHNhcmFqaWpJCjdzdWdnZXN0SWRJbXBvcnQ3MDE1Y2NiZS01YWRkLTRhZjYtOGE3NC0wMzE1OWEyMWFmNzNfMTc2Eg5CYXR1bCBBbHNhcmFqaWpJCjdzdWdnZXN0SWRJbXBvcnQ3MDE1Y2NiZS01YWRkLTRhZjYtOGE3NC0wMzE1OWEyMWFmNzNfMTQ2Eg5CYXR1bCBBbHNhcmFqaWpJCjdzdWdnZXN0SWRJbXBvcnQ3MDE1Y2NiZS01YWRkLTRhZjYtOGE3NC0wMzE1OWEyMWFmNzNfMjAwEg5CYXR1bCBBbHNhcmFqaWpJCjdzdWdnZXN0SWRJbXBvcnQ3MDE1Y2NiZS01YWRkLTRhZjYtOGE3NC0wMzE1OWEyMWFmNzNfMTcwEg5CYXR1bCBBbHNhcmFqaWpICjZzdWdnZXN0SWRJbXBvcnQ3MDE1Y2NiZS01YWRkLTRhZjYtOGE3NC0wMzE1OWEyMWFmNzNfMTESDkJhdHVsIEFsc2FyYWppakkKN3N1Z2dlc3RJZEltcG9ydDcwMTVjY2JlLTVhZGQtNGFmNi04YTc0LTAzMTU5YTIxYWY3M18xODISDkJhdHVsIEFsc2FyYWppakkKN3N1Z2dlc3RJZEltcG9ydDcwMTVjY2JlLTVhZGQtNGFmNi04YTc0LTAzMTU5YTIxYWY3M18xNDISDkJhdHVsIEFsc2FyYWppakkKN3N1Z2dlc3RJZEltcG9ydDcwMTVjY2JlLTVhZGQtNGFmNi04YTc0LTAzMTU5YTIxYWY3M18xMjcSDkJhdHVsIEFsc2FyYWppakkKN3N1Z2dlc3RJZEltcG9ydDcwMTVjY2JlLTVhZGQtNGFmNi04YTc0LTAzMTU5YTIxYWY3M18xODQSDkJhdHVsIEFsc2FyYWppakkKN3N1Z2dlc3RJZEltcG9ydDcwMTVjY2JlLTVhZGQtNGFmNi04YTc0LTAzMTU5YTIxYWY3M18xMTkSDkJhdHVsIEFsc2FyYWppakkKN3N1Z2dlc3RJZEltcG9ydDcwMTVjY2JlLTVhZGQtNGFmNi04YTc0LTAzMTU5YTIxYWY3M18xMzgSDkJhdHVsIEFsc2FyYWppakkKN3N1Z2dlc3RJZEltcG9ydDcwMTVjY2JlLTVhZGQtNGFmNi04YTc0LTAzMTU5YTIxYWY3M18xMzYSDkJhdHVsIEFsc2FyYWppakgKNnN1Z2dlc3RJZEltcG9ydDcwMTVjY2JlLTVhZGQtNGFmNi04YTc0LTAzMTU5YTIxYWY3M182MRIOQmF0dWwgQWxzYXJhamlqSQo3c3VnZ2VzdElkSW1wb3J0NzAxNWNjYmUtNWFkZC00YWY2LThhNzQtMDMxNTlhMjFhZjczXzEwMRIOQmF0dWwgQWxzYXJhamlqSQo3c3VnZ2VzdElkSW1wb3J0NzAxNWNjYmUtNWFkZC00YWY2LThhNzQtMDMxNTlhMjFhZjczXzE0OBIOQmF0dWwgQWxzYXJhamlqSAo2c3VnZ2VzdElkSW1wb3J0NzAxNWNjYmUtNWFkZC00YWY2LThhNzQtMDMxNTlhMjFhZjczXzU5Eg5CYXR1bCBBbHNhcmFqaWpICjZzdWdnZXN0SWRJbXBvcnQ3MDE1Y2NiZS01YWRkLTRhZjYtOGE3NC0wMzE1OWEyMWFmNzNfOTUSDkJhdHVsIEFsc2FyYWppakgKNnN1Z2dlc3RJZEltcG9ydDcwMTVjY2JlLTVhZGQtNGFmNi04YTc0LTAzMTU5YTIxYWY3M183MxIOQmF0dWwgQWxzYXJhamlqSQo3c3VnZ2VzdElkSW1wb3J0NzAxNWNjYmUtNWFkZC00YWY2LThhNzQtMDMxNTlhMjFhZjczXzExMRIOQmF0dWwgQWxzYXJhamlqSQo3c3VnZ2VzdElkSW1wb3J0NzAxNWNjYmUtNWFkZC00YWY2LThhNzQtMDMxNTlhMjFhZjczXzE5OBIOQmF0dWwgQWxzYXJhamlqSQo3c3VnZ2VzdElkSW1wb3J0NzAxNWNjYmUtNWFkZC00YWY2LThhNzQtMDMxNTlhMjFhZjczXzEwNhIOQmF0dWwgQWxzYXJhamlqSAo2c3VnZ2VzdElkSW1wb3J0NzAxNWNjYmUtNWFkZC00YWY2LThhNzQtMDMxNTlhMjFhZjczXzE3Eg5CYXR1bCBBbHNhcmFqaWpJCjdzdWdnZXN0SWRJbXBvcnQ3MDE1Y2NiZS01YWRkLTRhZjYtOGE3NC0wMzE1OWEyMWFmNzNfMTY4Eg5CYXR1bCBBbHNhcmFqaWpICjZzdWdnZXN0SWRJbXBvcnQ3MDE1Y2NiZS01YWRkLTRhZjYtOGE3NC0wMzE1OWEyMWFmNzNfMzYSDkJhdHVsIEFsc2FyYWppakgKNnN1Z2dlc3RJZEltcG9ydDcwMTVjY2JlLTVhZGQtNGFmNi04YTc0LTAzMTU5YTIxYWY3M180NBIOQmF0dWwgQWxzYXJhamlqSQo3c3VnZ2VzdElkSW1wb3J0NzAxNWNjYmUtNWFkZC00YWY2LThhNzQtMDMxNTlhMjFhZjczXzEwORIOQmF0dWwgQWxzYXJhamlqSAo2c3VnZ2VzdElkSW1wb3J0NzAxNWNjYmUtNWFkZC00YWY2LThhNzQtMDMxNTlhMjFhZjczXzQyEg5CYXR1bCBBbHNhcmFqaWpICjZzdWdnZXN0SWRJbXBvcnQ3MDE1Y2NiZS01YWRkLTRhZjYtOGE3NC0wMzE1OWEyMWFmNzNfNTESDkJhdHVsIEFsc2FyYWppakgKNnN1Z2dlc3RJZEltcG9ydDcwMTVjY2JlLTVhZGQtNGFmNi04YTc0LTAzMTU5YTIxYWY3M183ORIOQmF0dWwgQWxzYXJhamlqKgoUc3VnZ2VzdC5weG0yeWI1aW01NDkSEkxhZGlzbGF2YSBLaGFpbG92YWpICjZzdWdnZXN0SWRJbXBvcnQ3MDE1Y2NiZS01YWRkLTRhZjYtOGE3NC0wMzE1OWEyMWFmNzNfMzASDkJhdHVsIEFsc2FyYWppakkKN3N1Z2dlc3RJZEltcG9ydDcwMTVjY2JlLTVhZGQtNGFmNi04YTc0LTAzMTU5YTIxYWY3M18xNTISDkJhdHVsIEFsc2FyYWppakkKN3N1Z2dlc3RJZEltcG9ydDcwMTVjY2JlLTVhZGQtNGFmNi04YTc0LTAzMTU5YTIxYWY3M18xMjMSDkJhdHVsIEFsc2FyYWppakkKN3N1Z2dlc3RJZEltcG9ydDcwMTVjY2JlLTVhZGQtNGFmNi04YTc0LTAzMTU5YTIxYWY3M18xOTASDkJhdHVsIEFsc2FyYWppakgKNnN1Z2dlc3RJZEltcG9ydDcwMTVjY2JlLTVhZGQtNGFmNi04YTc0LTAzMTU5YTIxYWY3M18yOBIOQmF0dWwgQWxzYXJhamlqSQo3c3VnZ2VzdElkSW1wb3J0NzAxNWNjYmUtNWFkZC00YWY2LThhNzQtMDMxNTlhMjFhZjczXzEzMBIOQmF0dWwgQWxzYXJhamlyITFMaTRxdVBhZE1nb016Vmx0akdYZzA2c3NFQ01BeUFydg==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>19</Pages>
-  <Words>9521</Words>
+  <Words>9520</Words>
   <Characters>54270</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>452</Lines>
   <Paragraphs>127</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>63664</CharactersWithSpaces>
+  <CharactersWithSpaces>63663</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Batul Alsaraji</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101005DD45E6C118ED44D8B878E795AC1CC18</vt:lpwstr>
   </property>
 </Properties>
 </file>